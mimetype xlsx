--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -41,93 +41,93 @@
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Due Date</t>
   </si>
   <si>
     <t>Amount Due</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Past Due</t>
   </si>
   <si>
     <t>06/18/2024</t>
   </si>
   <si>
     <t>$ 4,146,546.00</t>
   </si>
   <si>
     <t>BILLED</t>
   </si>
   <si>
-    <t>820 days</t>
+    <t>865 days</t>
   </si>
   <si>
     <t>07/30/2024</t>
   </si>
   <si>
     <t>$ 5.00</t>
   </si>
   <si>
-    <t>778 days</t>
+    <t>823 days</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>$ 550.00</t>
   </si>
   <si>
-    <t>620 days</t>
+    <t>665 days</t>
   </si>
   <si>
     <t>02/27/2025</t>
   </si>
   <si>
     <t>$ 37.00</t>
   </si>
   <si>
-    <t>566 days</t>
+    <t>611 days</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>$ 100.00</t>
   </si>
   <si>
-    <t>343 days</t>
+    <t>388 days</t>
   </si>
   <si>
     <t>12/18/2025</t>
   </si>
   <si>
-    <t>272 days</t>
+    <t>317 days</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>